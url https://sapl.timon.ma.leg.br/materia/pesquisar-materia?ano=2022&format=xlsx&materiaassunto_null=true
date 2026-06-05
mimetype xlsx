--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -54,90 +54,90 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>PEDRO AUGUSTO</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao-_calcamento.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao-_calcamento.pdf</t>
   </si>
   <si>
     <t>Necessidade de que seja feito o calçamento da Rua 19, no Bairro Cidade Nova II, neste município.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Necessidade de que seja feita a pavimentação asfáltica da Rua Projetada, no Bairro Cinturão Verde, neste município.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_pavimentacao_asfaltica_rua_39.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_pavimentacao_asfaltica_rua_39.pdf</t>
   </si>
   <si>
     <t>Necessidade de que seja feita a pavimentação asfáltica da Rua 39, no Bairro Cidade Nova III, neste Município.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>IVAN DO SABOREAR</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/</t>
+    <t>http://sapl.timon.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, através da Secretaria Municipal de Educação, no sentido de priorizar estudos para a inclusão da arte macial muay thai na grade curricular das escolas municipais, neste município.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>indica ao poder executivo municipal, através da secretaria municipal de obras e infraestrutura – seinfra, a necessidade de que seja feita a pavimentação asfáltica da rua antônio guimarães entre a rua 13 até a venida perimetral; do beco oliveira entre a rua as ruas 16 e 17 e da rua luis pires de sá (antiga rua 80) entre a rua 17 e a avenida perimetral no bairro parque piauí ii, neste município.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>indica que seja encaminhada expediente ao deputado federal pedro lucas fernandes (união – ma), destinar emenda parlamentar para pavimentação asfáltica ligando as avenidas luis firmino de sousa e melvin jones à br 226, nesta cidade.</t>
   </si>
   <si>
     <t>131</t>
   </si>
@@ -258,165 +258,165 @@
   <si>
     <t>indica ao poder executivo municipal, através da secretaria municipal de obras e infraestrutura – seinfra, solicitando a implantação de um sistema de abastecimento de água no povoado mata grande, nas proximidades do povoado encarnadim, zona rural deste município.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>indica ao poder executivo municipal, através da secretaria municipal de obras e infraestrutura – seinfra, solicitando a implantação de um sistema de abastecimento de água no povoado olho d’água, nas proximidades do povoado canto alegre, zona rural deste município.</t>
   </si>
   <si>
     <t>indica ao poder executivo municipal, através do departamento municipal de iluminação pública – demip, a necessidade de que seja feita a instalação de iluminação com lâmpadas de led em toda extensão da avenida parnarama, neste município.</t>
   </si>
   <si>
     <t>indica ao poder executivo municipal, através da secretaria municipal de obras e infraestrutura – seinfra, a necessidade de que seja feito o calçamento da rua 4, próximo ao campo zé sede, bairro santo antônio, neste município.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_-_retirada_de_fios.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_-_retirada_de_fios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada de fios em desuso existentes em postes de energia elétrica no município de Timon- MA.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>IRMÃO FRANCISCO</t>
   </si>
   <si>
     <t>Institui a Feira Anual da Agricultura Familiar no Município de Timon-MA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Institui o Programa Pequenos Atletas no Município de Timon-MA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento.pdf</t>
   </si>
   <si>
     <t>Construção de canaletas no cruzamento da Av. Tiuba com Av. Parnarama, neste município.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>THIAGO CARVALHO</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Infraestrutura, no sentido de que seja feita a pavimentação asfáltica da Rua 101, inicio  da Rua 15 até a Avenida Perimetral no Bairro Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>DR. TORQUATO</t>
   </si>
   <si>
     <t>Requer a esta Casa Legislativa que seja encaminhado ao Deputado Estadual Rafael de Sousa Brito, a solicitação de um carro de apoio para a agência do Hemomar – Timon-MA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Requer a esta Casa Legislativa, a realização de uma sessão solene, referente a Bíblia, a realizar-se dia 13 de dezembro de 2022.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através da Secretaria Municipal de Obras e Infraestrutura, no sentido de que seja feita a pavimentação asfáltica da Rua 05 entre Av. Perimetral e a Av. do Mutirão, localizado no Bairro Vila Osmar, neste Município.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>UILMA RESENDE</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_mocao_de_louvor.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_mocao_de_louvor.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo Municipal que seja concedido Moção de Louvor ao aluno medalhista do Centro Educa Mais Jacira de Oliveira e Silva, João Gabriel Medeiros de Sousa.</t>
   </si>
   <si>
     <t>Requer deste poder legislativo, que seja concedido Moção de Louvor ao aluno João Gabriel Medeiros de Sousa.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_de_louvor_aluno_joao_gabriel.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_de_louvor_aluno_joao_gabriel.pdf</t>
   </si>
   <si>
     <t>Propõe Moção de Louvor a João Gabriel Medeiros, Aluno medalhista do Centro Educa Mais Jacira de Oliveira e Silva</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Timon - MA - PMT</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_lcm_no_003.2022_-_projeto_de_lei_que_altera_codigo_tributario.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_lcm_no_003.2022_-_projeto_de_lei_que_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>da nova redação, altera e acrescenta dispositivos a lei complementar 025/2013 código tributário de Timon</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Timonense a Senhora Francisca dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>12</t>
   </si>
@@ -603,90 +603,90 @@
   <si>
     <t>99</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Timonense a “Médica Drª. Cleide Meire Lustosa”.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Timonense a “Médica Drª. Lana Mayara Menenses Lustosa Vargas”.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/113/titulo_de_cidadao_timonense_gideao.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/113/titulo_de_cidadao_timonense_gideao.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Honorário Timonense ao Senhor Gideão Santes Machado</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>concede título de cidadão honorário timonense ao comerciante francivaldo do vale almeida.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>concede título de cidadão honorário timonense ao empresário ulisses magalhães de figueiredo.</t>
   </si>
   <si>
     <t>concede título de cidadão honorário timonense ao empresário marcos antônio silva de figueiredo.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>concede título de cidadão honorário timonense ao senhor gildo sabino dos santos.</t>
   </si>
   <si>
     <t>concede título de cidadão honorário timonense ao empresário carlito gomes da rocha.</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/49/pedido_de_providencia.pdf</t>
+    <t>http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/49/pedido_de_providencia.pdf</t>
   </si>
   <si>
     <t>Reparos na iluminação</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Solicita providências ao poder executivo municipal, através da secretaria municipal de obras e infraestrutura – seinfra, no sentido que seja realizado o serviço de tapa buracos na avenida boa esperança, no bairro planalto boa esperança, neste município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>ALEXANDRE DA COMUNIDADE</t>
   </si>
   <si>
     <t>Solicita providências ao poder executivo municipal, através da secretaria municipal de obras e infraestrutura, no sentido de que seja feita a pavimentação em bloquetes nas ruas 01, 02, 03 do bairro cidade nova III, neste município.</t>
   </si>
@@ -1188,68 +1188,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_pavimentacao_asfaltica_rua_39.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_-_retirada_de_fios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_mocao_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_de_louvor_aluno_joao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_lcm_no_003.2022_-_projeto_de_lei_que_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/113/titulo_de_cidadao_timonense_gideao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/49/pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.timon.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_pavimentacao_asfaltica_rua_39.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/48/projeto_de_lei_-_retirada_de_fios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento_mocao_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/85/mocao_de_louvor_aluno_joao_gabriel.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/141/mensagem_lcm_no_003.2022_-_projeto_de_lei_que_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/113/titulo_de_cidadao_timonense_gideao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/sapl/public/materialegislativa/2022/49/pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.timon.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="101.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>